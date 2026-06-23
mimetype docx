--- v0 (2026-03-24)
+++ v1 (2026-06-23)
@@ -670,62 +670,52 @@
         </w:rPr>
         <w:t>e informa</w:t>
       </w:r>
       <w:r w:rsidR="00917A6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00F16DCE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F31F6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">o Registro ORCID </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>o Registro ORCID iD</w:t>
+      </w:r>
       <w:r w:rsidR="00813800">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> e Lattes</w:t>
       </w:r>
       <w:r w:rsidRPr="00F31F6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, pois este é exig</w:t>
       </w:r>
       <w:r w:rsidR="00F16DCE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ido</w:t>
       </w:r>
       <w:r w:rsidRPr="00F31F6B">
@@ -1276,1623 +1266,98 @@
     </w:p>
     <w:p w14:paraId="7BBEBEE0" w14:textId="77777777" w:rsidR="00917A6F" w:rsidRPr="00D87EAC" w:rsidRDefault="00917A6F" w:rsidP="003A045A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="054E6E2F" w14:textId="5FAD866B" w:rsidR="00917A6F" w:rsidRPr="001E66BA" w:rsidRDefault="00917A6F" w:rsidP="003A045A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00917A6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">El </w:t>
-[...169 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">El resumen del artículo debe estar escrito en Times New Roman, tamaño 11, a espacio simple, justificado, sin sangría de párrafo, conteniendo de 100 a 250 palabras. </w:t>
+      </w:r>
       <w:r w:rsidRPr="001E66BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Resumen</w:t>
-[...1271 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen. Resumen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F0A9835" w14:textId="77777777" w:rsidR="00917A6F" w:rsidRPr="001E66BA" w:rsidRDefault="00917A6F" w:rsidP="003A045A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41CFC66F" w14:textId="23BD95D5" w:rsidR="00575F74" w:rsidRPr="001E66BA" w:rsidRDefault="00917A6F" w:rsidP="003A045A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E66BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>Palabras</w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Palabras clave: </w:t>
+      </w:r>
       <w:r w:rsidRPr="001E66BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>Palabra</w:t>
-[...71 lines deleted...]
-        <w:t xml:space="preserve"> 5.</w:t>
+        <w:t>Palabra 1. Palabra 2. Palabra 3. Palabra 4. Palabra 5.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="31C85FB7" w14:textId="3B29E4F2" w:rsidR="00917A6F" w:rsidRPr="001E66BA" w:rsidRDefault="00917A6F" w:rsidP="003A045A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A5491B9" w14:textId="3EFE677E" w:rsidR="00346A6C" w:rsidRPr="00F31F6B" w:rsidRDefault="00346A6C" w:rsidP="003A045A">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F31F6B">
@@ -3113,187 +1578,95 @@
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bitstream Vera Sans" w:hAnsi="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F31F6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bitstream Vera Sans" w:hAnsi="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Todos os autores devem possuir o Registro ORCID </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, pois este é exigência dos indexadores desta Revista (Link para registro: </w:t>
+        <w:t xml:space="preserve">Todos os autores devem possuir o Registro ORCID iD, pois este é exigência dos indexadores desta Revista (Link para registro: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00F31F6B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>https://orcid.org/register</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F31F6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F31F6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bitstream Vera Sans" w:hAnsi="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="0042361D" w:rsidRPr="00F31F6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bitstream Vera Sans" w:hAnsi="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> O ORCID (</w:t>
       </w:r>
       <w:r w:rsidR="0042361D" w:rsidRPr="000045AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bitstream Vera Sans" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Open </w:t>
-[...71 lines deleted...]
-        <w:t xml:space="preserve"> ID</w:t>
+        <w:t>Open Researcher and Contributor ID</w:t>
       </w:r>
       <w:r w:rsidR="0042361D" w:rsidRPr="00F31F6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bitstream Vera Sans" w:hAnsi="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) é uma organização sem fins lucrativos, dedicada a criar e manter um sistema onde todos que participam de pesquisas, bolsas de estudo e inovações sejam identificados de forma única. Este sistema fornece um número de identificação para cada pesquisador, evitando ambiguidades ou similaridades, e ainda, está integrado com outras bases de dados e indexadores. Em </w:t>
       </w:r>
       <w:r w:rsidR="0042361D" w:rsidRPr="00F31F6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bitstream Vera Sans" w:hAnsi="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">caso de dúvidas entre em contato pelo e-mail: </w:t>
       </w:r>
       <w:r w:rsidR="00AA5C85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bitstream Vera Sans" w:hAnsi="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
@@ -3382,71 +1755,51 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bitstream Vera Sans" w:hAnsi="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">É </w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Hlk60566988"/>
       <w:r w:rsidRPr="00F31F6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bitstream Vera Sans" w:hAnsi="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">obrigatório </w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00F31F6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bitstream Vera Sans" w:hAnsi="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">inserir as seguintes informações sobre cada autor (em nota de rodapé na primeira página), pois é exigência dos indexadores da Revista: Titulação e nome da instituição (SIGLA) em que foi obtida a titulação. Função que desempenha e Instituição a que está vinculado (SIGLA), cidade, estado, país. Endereço para correspondência: Rua/Av., número, complemento, bairro, cidade, estado, país, CEP: </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">. E-mail: </w:t>
+        <w:t xml:space="preserve">inserir as seguintes informações sobre cada autor (em nota de rodapé na primeira página), pois é exigência dos indexadores da Revista: Titulação e nome da instituição (SIGLA) em que foi obtida a titulação. Função que desempenha e Instituição a que está vinculado (SIGLA), cidade, estado, país. Endereço para correspondência: Rua/Av., número, complemento, bairro, cidade, estado, país, CEP: xxxxx-xxx. E-mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00F31F6B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bitstream Vera Sans" w:hAnsi="Times New Roman"/>
             <w:kern w:val="1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>autor@xxx.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F31F6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bitstream Vera Sans" w:hAnsi="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B07585" w:rsidRPr="00F31F6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bitstream Vera Sans" w:hAnsi="Times New Roman"/>
@@ -4213,91 +2566,51 @@
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bitstream Vera Sans" w:hAnsi="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F31F6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bitstream Vera Sans" w:hAnsi="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Resumo, Abstract/</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> devem ser centralizados e as Referências alinhadas à esquerda, também escritas em negrito e caixa alta</w:t>
+        <w:t>Resumo, Abstract/Resumen e Referências não recebem numeração. Resumo e Abstract/Resumen devem ser centralizados e as Referências alinhadas à esquerda, também escritas em negrito e caixa alta</w:t>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="_Toc305099179"/>
       <w:r w:rsidR="00CE6CB4" w:rsidRPr="00F31F6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bitstream Vera Sans" w:hAnsi="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09991FE7" w14:textId="623FE1B5" w:rsidR="00CE6CB4" w:rsidRPr="008A5CCF" w:rsidRDefault="00CE6CB4" w:rsidP="003A045A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -5064,131 +3377,80 @@
     </w:p>
     <w:p w14:paraId="6202AABA" w14:textId="216466CC" w:rsidR="0093149F" w:rsidRPr="00F31F6B" w:rsidRDefault="0093149F" w:rsidP="003A045A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bitstream Vera Sans" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc305099180"/>
       <w:bookmarkStart w:id="7" w:name="_Toc305099182"/>
       <w:r w:rsidRPr="00F31F6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bitstream Vera Sans" w:hAnsi="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">As citações diretas com, no máximo, três linhas: devem ser inseridas no corpo do texto, contidas entre aspas duplas </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F31F6B">
+        <w:t>As citações diretas com, no máximo, três linhas: devem ser inseridas no corpo do texto, contidas entre aspas duplas (“  ”). Exemplo: “Na primeira dessas facetas, levamos em conta as crenças, e, na segunda, os processos metacognitivos do professor de matemáticas” (</w:t>
+      </w:r>
+      <w:r w:rsidR="001F5900" w:rsidRPr="00F31F6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bitstream Vera Sans" w:hAnsi="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(“  </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Godino </w:t>
       </w:r>
       <w:r w:rsidRPr="001F5900">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bitstream Vera Sans" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et al</w:t>
       </w:r>
       <w:r w:rsidRPr="00F31F6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bitstream Vera Sans" w:hAnsi="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">., 2017, p.133). Ou ainda, de acordo com </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">., 2017, p.133). Ou ainda, de acordo com Godino </w:t>
       </w:r>
       <w:r w:rsidRPr="001F5900">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bitstream Vera Sans" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et al</w:t>
       </w:r>
       <w:r w:rsidRPr="00F31F6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bitstream Vera Sans" w:hAnsi="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. (2007, p. 133) “Na primeira dessas facetas, levamos em conta as crenças, e, na segunda, os processos metacognitivos do professor</w:t>
       </w:r>
       <w:r w:rsidRPr="00F31F6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bitstream Vera Sans" w:hAnsi="Times New Roman"/>
           <w:noProof/>
@@ -5315,69 +3577,51 @@
         </w:rPr>
         <w:t>destacadas</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB451C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> n</w:t>
       </w:r>
       <w:r w:rsidR="00586ADB" w:rsidRPr="00AB451C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">o final do manuscrito, em Apêndice 1, devem ser enviadas durante a submissão, </w:t>
       </w:r>
       <w:r w:rsidR="00917E37" w:rsidRPr="00AB451C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">no corpo do artigo, conforme </w:t>
-[...17 lines deleted...]
-        <w:t>/Modelo, respeitando o anonimato</w:t>
+        <w:t>no corpo do artigo, conforme Template/Modelo, respeitando o anonimato</w:t>
       </w:r>
       <w:r w:rsidR="0033539C" w:rsidRPr="00AB451C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (retirar informações que podem identificar o/os autor/es)</w:t>
       </w:r>
       <w:r w:rsidR="00917E37" w:rsidRPr="00AB451C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p w14:paraId="15C243B6" w14:textId="77777777" w:rsidR="00B27A13" w:rsidRPr="00F31F6B" w:rsidRDefault="00B27A13" w:rsidP="003A045A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -5995,51 +4239,51 @@
         <w:t xml:space="preserve"> – Título da figura 1</w:t>
       </w:r>
       <w:r w:rsidR="00D1016F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="224F8EB5" w14:textId="7FBD87E3" w:rsidR="00D62BFF" w:rsidRPr="00F31F6B" w:rsidRDefault="0078666F" w:rsidP="003A045A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="251304F4" wp14:editId="5B89DC0F">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="251304F4" wp14:editId="51BACAC2">
             <wp:extent cx="3124570" cy="1626870"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1363329244" name="Imagem 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1363329244" name="Imagem 1363329244"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="hqprint">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
@@ -9225,69 +7469,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB451C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">As referências completas devem ser apresentadas de acordo com as normas técnicas </w:t>
       </w:r>
       <w:r w:rsidRPr="00F31F6B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NB-66 (NBR 6023) da ABNT</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB451C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> e somente das citações feitas no corpo do texto, não de outras obras consultadas; devem aparecer em ordem alfabética e não numeradas ou com marcadores de texto. Utilizar fonte 12, sem parágrafo, alinhado </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> esquerda, espaçamento simples e espaço entre cada referência.</w:t>
+        <w:t xml:space="preserve"> e somente das citações feitas no corpo do texto, não de outras obras consultadas; devem aparecer em ordem alfabética e não numeradas ou com marcadores de texto. Utilizar fonte 12, sem parágrafo, alinhado a esquerda, espaçamento simples e espaço entre cada referência.</w:t>
       </w:r>
       <w:r w:rsidR="00C93A9C" w:rsidRPr="00AB451C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sempre que possível </w:t>
       </w:r>
       <w:r w:rsidR="00C93A9C" w:rsidRPr="00AB451C">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>é obrigatório inserir os links para acessar as referências disponibilizadas na internet</w:t>
       </w:r>
       <w:r w:rsidR="00E25572" w:rsidRPr="00AB451C">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
@@ -9747,73 +7973,51 @@
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Livros com 2 autores:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BE795F1" w14:textId="7A43F3A6" w:rsidR="00A54B8E" w:rsidRPr="00E4078B" w:rsidRDefault="00A54B8E" w:rsidP="003A045A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E4078B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">FRANÇA, </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> Lessa; VASCONCELLOS, Ana Cristina de. </w:t>
+        <w:t>FRANÇA, Junia Lessa; VASCONCELLOS, Ana Cristina de. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E4078B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Manual para normalização de publicações técnico-científicas</w:t>
       </w:r>
       <w:r w:rsidRPr="00E4078B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E4078B">
         <w:rPr>
@@ -9831,200 +8035,116 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DEB9FED" w14:textId="5EF9561E" w:rsidR="00A54B8E" w:rsidRPr="00E4078B" w:rsidRDefault="00A54B8E" w:rsidP="003A045A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E4078B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>Livros</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Livros com 3 autores:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2362F841" w14:textId="77777777" w:rsidR="00A54B8E" w:rsidRPr="00E4078B" w:rsidRDefault="00A54B8E" w:rsidP="003A045A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E4078B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>CUTLIP, Scott M.; CENTER, Allen H.; BROOM, Glen M. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00E4078B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> com 3 </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Effective Public Relations</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E4078B">
-        <w:rPr>
-[...27 lines deleted...]
-        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="pt-BR"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00E4078B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
-[...30 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">6. ed. </w:t>
-[...43 lines deleted...]
-        <w:t>: Prentice-Hall, 1985.</w:t>
+        <w:t>6. ed. Englewood Cliffs: Prentice-Hall, 1985.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26DA8F16" w14:textId="1E69A3ED" w:rsidR="00A54B8E" w:rsidRPr="00E4078B" w:rsidRDefault="00A54B8E" w:rsidP="003A045A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E4078B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
@@ -11057,87 +9177,87 @@
         </w:rPr>
         <w:t xml:space="preserve"> neste periódico (ex.: publicar em repositório institucional, em site pessoal, publicar uma tradução, ou como capítulo de livro), com reconhecimento de autoria e publicação inicial neste periódico.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB451C">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Os editores da Revista têm o direito de </w:t>
       </w:r>
       <w:r w:rsidR="00920FE1" w:rsidRPr="00AB451C">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>realizar</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB451C">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ajustes textuais e de adequação às normas da publicação.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28E95927" w14:textId="77777777" w:rsidR="00130C08" w:rsidRPr="00130C08" w:rsidRDefault="00130C08" w:rsidP="003A045A">
+    <w:p w14:paraId="28E95927" w14:textId="13FD20CB" w:rsidR="00130C08" w:rsidRPr="00130C08" w:rsidRDefault="00130C08" w:rsidP="003A045A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00130C08">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Obs.: Deixar este texto completo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> como forma de concordar com esta política da Revista REAMEC</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00130C08">
+        <w:t xml:space="preserve"> como forma de concordar com esta política</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC1BE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E9205A3" w14:textId="77777777" w:rsidR="00635111" w:rsidRDefault="00635111" w:rsidP="003A045A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="750DC6E9" w14:textId="1903D687" w:rsidR="002313A2" w:rsidRPr="00E96F88" w:rsidRDefault="002313A2" w:rsidP="002313A2">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E96F88">
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -11187,75 +9307,65 @@
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09BC39E8" w14:textId="77777777" w:rsidR="002313A2" w:rsidRPr="00E96F88" w:rsidRDefault="000C2F36" w:rsidP="000C2F36">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-PT" w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E96F88">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-PT" w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Este manuscrito é de acesso aberto (</w:t>
             </w:r>
-            <w:r>
-[...23 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="00E96F88">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:bCs/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="pt-PT" w:eastAsia="pt-BR"/>
+                </w:rPr>
+                <w:t>Open Access</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r w:rsidRPr="00E96F88">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-PT" w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00E96F88">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-PT" w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> e sem cobrança de taxas de submissão ou processamento de artigos dos autores (</w:t>
             </w:r>
             <w:r w:rsidRPr="00E96F88">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -11454,69 +9564,59 @@
       </w:tblGrid>
       <w:tr w:rsidR="003B43F9" w:rsidRPr="00E96F88" w14:paraId="60C4B2D2" w14:textId="77777777" w:rsidTr="001428C6">
         <w:trPr>
           <w:trHeight w:val="779"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5ECDD92B" w14:textId="77777777" w:rsidR="001428C6" w:rsidRPr="00E96F88" w:rsidRDefault="001428C6" w:rsidP="001428C6">
             <w:pPr>
               <w:pStyle w:val="Textodecomentrio"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E96F88">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Licenciado sob a Licença Creative Commons </w:t>
             </w:r>
-            <w:r>
-[...17 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r w:rsidRPr="00E96F88">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t>Attribution-NonCommercial 4.0 International (CC BY-NC 4.0)</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r w:rsidRPr="00E96F88">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00E96F88">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">Esta licença permite compartilhar, copiar, redistribuir o manuscrito em qualquer meio ou formato. Além disso, permite adaptar, remixar, transformar e construir sobre o material, desde que seja atribuído o devido crédito de autoria e publicação inicial neste periódico.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="612697EA" w14:textId="043158F0" w:rsidR="003B43F9" w:rsidRPr="00E96F88" w:rsidRDefault="001428C6" w:rsidP="001428C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
@@ -11692,119 +9792,99 @@
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Este manuscrito foi submetido a uma verificação de similaridade utilizando o </w:t>
             </w:r>
             <w:r w:rsidRPr="00E96F88">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-PT" w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>software</w:t>
             </w:r>
             <w:r w:rsidRPr="00E96F88">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-PT" w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> de detecção de texto </w:t>
             </w:r>
-            <w:r>
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r w:rsidRPr="00E96F88">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="pt-PT" w:eastAsia="pt-BR"/>
+                </w:rPr>
+                <w:t>iThenticate</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r w:rsidRPr="00E96F88">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-PT" w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> da Turnitin, através do serviço </w:t>
             </w:r>
-            <w:r>
-[...23 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r w:rsidRPr="00E96F88">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:bCs/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="pt-PT" w:eastAsia="pt-BR"/>
+                </w:rPr>
+                <w:t>Similarity Check</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r w:rsidRPr="00E96F88">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-PT" w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> da </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r w:rsidRPr="00E96F88">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="pt-PT" w:eastAsia="pt-BR"/>
                 </w:rPr>
                 <w:t>Crossref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00E96F88">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-PT" w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F6DB326" w14:textId="742DB34B" w:rsidR="002313A2" w:rsidRPr="00E96F88" w:rsidRDefault="00296CA5" w:rsidP="00296CA5">
             <w:pPr>
@@ -11835,68 +9915,68 @@
           </w:tcPr>
           <w:p w14:paraId="06D86C1F" w14:textId="3A28E055" w:rsidR="002313A2" w:rsidRPr="00E96F88" w:rsidRDefault="00296CA5" w:rsidP="00296CA5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E96F88">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D32FCF0" wp14:editId="381E57C8">
                   <wp:extent cx="938463" cy="133676"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1171252719" name="Imagem 2" descr="iThenticate_petrol_cropped">
-                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId18"/>
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId17"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1171252719" name="Imagem 2" descr="iThenticate_petrol_cropped">
-                            <a:hlinkClick r:id="rId18"/>
+                            <a:hlinkClick r:id="rId17"/>
                           </pic:cNvPr>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId19">
+                          <a:blip r:embed="rId20">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1072388" cy="152753"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -12062,103 +10142,103 @@
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00424F37">
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7FBD51C3" wp14:editId="70274409">
                   <wp:extent cx="941595" cy="385695"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="825024788" name="Imagem 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="825024788" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
-                          <a:blip r:embed="rId20"/>
+                          <a:blip r:embed="rId21"/>
                           <a:srcRect t="11587" b="8899"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="957530" cy="392222"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidR="00A80F24">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A80F24">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D1007FF" wp14:editId="6A9B1BE4">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D1007FF" wp14:editId="70DFB8A0">
                   <wp:extent cx="799668" cy="368935"/>
                   <wp:effectExtent l="0" t="0" r="635" b="0"/>
                   <wp:docPr id="781926309" name="Imagem 3"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 10"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId21" cstate="hqprint">
+                          <a:blip r:embed="rId22" cstate="hqprint">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="839025" cy="387093"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -12191,229 +10271,85 @@
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E96F88">
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>HISTÓRICO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="407F342B" w14:textId="1150C93D" w:rsidR="00B65B99" w:rsidRPr="00E96F88" w:rsidRDefault="00B65B99" w:rsidP="003A045A">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E96F88">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Submetido: </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E96F88">
+        <w:t>Submetido: xx de xxx de xxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B012AAA" w14:textId="5BA2A28E" w:rsidR="00B65B99" w:rsidRPr="00E96F88" w:rsidRDefault="00B65B99" w:rsidP="003A045A">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>xx</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="00E96F88">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E96F88">
+        <w:t>Aprovado: xx de xxx de xxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BB2489E" w14:textId="3D0A224C" w:rsidR="0093149F" w:rsidRPr="00E96F88" w:rsidRDefault="00A7094C" w:rsidP="003A045A">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>xxx</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="00E96F88">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de </w:t>
-[...145 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Publicado: xx de xxx de xxxx.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E1E6F68" w14:textId="2A9D6000" w:rsidR="00E72EEA" w:rsidRPr="00E96F88" w:rsidRDefault="00E72EEA" w:rsidP="003A045A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E96F88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Obs.: Deixar para o preenchimento do editor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FBB57BB" w14:textId="77777777" w:rsidR="00BB718E" w:rsidRDefault="00BB718E" w:rsidP="003A045A">
       <w:pPr>
@@ -12481,82 +10417,82 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03E31657" w14:textId="39DCAAE6" w:rsidR="00BB6232" w:rsidRPr="00BB6232" w:rsidRDefault="00BB6232" w:rsidP="00BB6232">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8175"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BB6232" w:rsidRPr="00BB6232" w:rsidSect="00621323">
-      <w:headerReference w:type="even" r:id="rId22"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId27"/>
+      <w:headerReference w:type="even" r:id="rId23"/>
+      <w:headerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="even" r:id="rId25"/>
+      <w:footerReference w:type="default" r:id="rId26"/>
+      <w:headerReference w:type="first" r:id="rId27"/>
+      <w:footerReference w:type="first" r:id="rId28"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1476" w:right="1134" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F1767DF" w14:textId="77777777" w:rsidR="00E14117" w:rsidRDefault="00E14117" w:rsidP="00A071D2">
+    <w:p w14:paraId="281BDEBF" w14:textId="77777777" w:rsidR="003E15E9" w:rsidRDefault="003E15E9" w:rsidP="00A071D2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45BAEAB2" w14:textId="77777777" w:rsidR="00E14117" w:rsidRDefault="00E14117" w:rsidP="00A071D2">
+    <w:p w14:paraId="52E11161" w14:textId="77777777" w:rsidR="003E15E9" w:rsidRDefault="003E15E9" w:rsidP="00A071D2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -14007,61 +11943,61 @@
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="00B05679" w:rsidRPr="00806270">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F424DED" w14:textId="77777777" w:rsidR="00E14117" w:rsidRDefault="00E14117" w:rsidP="00A071D2">
+    <w:p w14:paraId="3519FA34" w14:textId="77777777" w:rsidR="003E15E9" w:rsidRDefault="003E15E9" w:rsidP="00A071D2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DA86221" w14:textId="77777777" w:rsidR="00E14117" w:rsidRDefault="00E14117" w:rsidP="00A071D2">
+    <w:p w14:paraId="65B8A3F5" w14:textId="77777777" w:rsidR="003E15E9" w:rsidRDefault="003E15E9" w:rsidP="00A071D2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="4A1328E2" w14:textId="25D5A178" w:rsidR="00D94D34" w:rsidRDefault="00813800" w:rsidP="00D94D34">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64D19">
         <w:rPr>
@@ -14553,72 +12489,61 @@
         <w:tcPr>
           <w:tcW w:w="5000" w:type="pct"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="009785"/>
           </w:tcBorders>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="1B9116E8" w14:textId="0FF7E7ED" w:rsidR="00A369D3" w:rsidRPr="00196135" w:rsidRDefault="00981B94" w:rsidP="009439A9">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:contextualSpacing/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:i/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00196135">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:i/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">Título em português (idioma principal) (máximo de 12 </w:t>
-[...9 lines deleted...]
-            <w:t>palavras)</w:t>
+            <w:t>Título em português (idioma principal) (máximo de 12 palavras)</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:i/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>...</w:t>
           </w:r>
-          <w:proofErr w:type="gramEnd"/>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="761D88AC" w14:textId="77777777" w:rsidR="00196135" w:rsidRDefault="00196135" w:rsidP="00BB6232">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabelacomgrade"/>
       <w:tblW w:w="5082" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="0A8F17"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -15186,79 +13111,79 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1051" type="#_x0000_t75" style="width:168.75pt;height:168.75pt;visibility:visible" o:bullet="t">
+      <v:shape id="_x0000_i1046" type="#_x0000_t75" style="width:168.75pt;height:168.75pt;visibility:visible" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="1">
     <w:pict>
-      <v:shape id="_x0000_i1052" type="#_x0000_t75" style="width:12pt;height:12pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1047" type="#_x0000_t75" style="width:12pt;height:12pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId2" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="2">
     <w:pict>
-      <v:shape id="_x0000_i1053" type="#_x0000_t75" style="width:12pt;height:12pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1048" type="#_x0000_t75" style="width:12pt;height:12pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId3" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="3">
     <w:pict>
-      <v:shape id="_x0000_i1054" type="#_x0000_t75" alt="Atribuição do Digital Object Identifier (DOI) nas Teses e Dissertações |  Bibliotecas" style="width:900pt;height:900pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1049" type="#_x0000_t75" alt="Atribuição do Digital Object Identifier (DOI) nas Teses e Dissertações |  Bibliotecas" style="width:900pt;height:900pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId4" o:title="Atribuição do Digital Object Identifier (DOI) nas Teses e Dissertações |  Bibliotecas"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="4">
     <w:pict>
-      <v:shape id="_x0000_i1055" type="#_x0000_t75" style="width:168.75pt;height:168.75pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1050" type="#_x0000_t75" style="width:168.75pt;height:168.75pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId5" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03DE7FF5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8F24FD00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -19914,51 +17839,50 @@
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1239439767">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1486360883">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="899176851">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="206525614">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1253776961">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="9262327">
     <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A071D2"/>
@@ -20094,50 +18018,51 @@
     <w:rsid w:val="0020147D"/>
     <w:rsid w:val="00205A5B"/>
     <w:rsid w:val="00206DD8"/>
     <w:rsid w:val="002114C5"/>
     <w:rsid w:val="00214806"/>
     <w:rsid w:val="002166DA"/>
     <w:rsid w:val="00216DA4"/>
     <w:rsid w:val="00222E06"/>
     <w:rsid w:val="00225D8E"/>
     <w:rsid w:val="00227059"/>
     <w:rsid w:val="002300E6"/>
     <w:rsid w:val="00230F9C"/>
     <w:rsid w:val="002313A2"/>
     <w:rsid w:val="00235794"/>
     <w:rsid w:val="00235834"/>
     <w:rsid w:val="00235A03"/>
     <w:rsid w:val="00237C42"/>
     <w:rsid w:val="0024103E"/>
     <w:rsid w:val="00243176"/>
     <w:rsid w:val="00243238"/>
     <w:rsid w:val="00244D2F"/>
     <w:rsid w:val="00247E8D"/>
     <w:rsid w:val="002527A1"/>
     <w:rsid w:val="00253869"/>
     <w:rsid w:val="00253D24"/>
+    <w:rsid w:val="00254781"/>
     <w:rsid w:val="00254797"/>
     <w:rsid w:val="00255DE9"/>
     <w:rsid w:val="0025796F"/>
     <w:rsid w:val="002602E9"/>
     <w:rsid w:val="002715AB"/>
     <w:rsid w:val="002720B7"/>
     <w:rsid w:val="0027597B"/>
     <w:rsid w:val="00275C1E"/>
     <w:rsid w:val="00276230"/>
     <w:rsid w:val="00281C2B"/>
     <w:rsid w:val="00283355"/>
     <w:rsid w:val="00285614"/>
     <w:rsid w:val="00285F7B"/>
     <w:rsid w:val="002862F2"/>
     <w:rsid w:val="00290922"/>
     <w:rsid w:val="00291B63"/>
     <w:rsid w:val="00295CD4"/>
     <w:rsid w:val="00296CA5"/>
     <w:rsid w:val="00297457"/>
     <w:rsid w:val="00297A59"/>
     <w:rsid w:val="002A09EE"/>
     <w:rsid w:val="002A192F"/>
     <w:rsid w:val="002A3D63"/>
     <w:rsid w:val="002A5275"/>
     <w:rsid w:val="002B0E1E"/>
@@ -20177,65 +18102,67 @@
     <w:rsid w:val="00332127"/>
     <w:rsid w:val="00333211"/>
     <w:rsid w:val="00333D6A"/>
     <w:rsid w:val="0033539C"/>
     <w:rsid w:val="0033785D"/>
     <w:rsid w:val="00340064"/>
     <w:rsid w:val="003407D3"/>
     <w:rsid w:val="00346A6C"/>
     <w:rsid w:val="003503CC"/>
     <w:rsid w:val="003619D9"/>
     <w:rsid w:val="00362632"/>
     <w:rsid w:val="003712B7"/>
     <w:rsid w:val="00375CD5"/>
     <w:rsid w:val="00376C0B"/>
     <w:rsid w:val="00377630"/>
     <w:rsid w:val="00377AB8"/>
     <w:rsid w:val="003805E0"/>
     <w:rsid w:val="00380947"/>
     <w:rsid w:val="00380F3D"/>
     <w:rsid w:val="00381D55"/>
     <w:rsid w:val="003905E4"/>
     <w:rsid w:val="0039164C"/>
     <w:rsid w:val="00395D82"/>
     <w:rsid w:val="003A045A"/>
     <w:rsid w:val="003A3813"/>
+    <w:rsid w:val="003A5EE1"/>
     <w:rsid w:val="003A635D"/>
     <w:rsid w:val="003A6475"/>
     <w:rsid w:val="003A64B5"/>
     <w:rsid w:val="003A7022"/>
     <w:rsid w:val="003B3327"/>
     <w:rsid w:val="003B43F9"/>
     <w:rsid w:val="003B5650"/>
     <w:rsid w:val="003C14C6"/>
     <w:rsid w:val="003C4640"/>
     <w:rsid w:val="003C61DD"/>
     <w:rsid w:val="003C72EC"/>
     <w:rsid w:val="003D1BB3"/>
     <w:rsid w:val="003D4B67"/>
     <w:rsid w:val="003D5B7D"/>
     <w:rsid w:val="003E0E50"/>
+    <w:rsid w:val="003E15E9"/>
     <w:rsid w:val="003E1C52"/>
     <w:rsid w:val="003E3070"/>
     <w:rsid w:val="003E5D2A"/>
     <w:rsid w:val="003E60AA"/>
     <w:rsid w:val="003E704D"/>
     <w:rsid w:val="003E7EBF"/>
     <w:rsid w:val="003F1D14"/>
     <w:rsid w:val="003F2C33"/>
     <w:rsid w:val="003F5D6C"/>
     <w:rsid w:val="003F6787"/>
     <w:rsid w:val="003F6814"/>
     <w:rsid w:val="003F6B22"/>
     <w:rsid w:val="003F7CE2"/>
     <w:rsid w:val="00405B83"/>
     <w:rsid w:val="00411101"/>
     <w:rsid w:val="004148F5"/>
     <w:rsid w:val="004149FC"/>
     <w:rsid w:val="0041509C"/>
     <w:rsid w:val="00416BF7"/>
     <w:rsid w:val="004176B6"/>
     <w:rsid w:val="00421B8E"/>
     <w:rsid w:val="00421F7F"/>
     <w:rsid w:val="0042284E"/>
     <w:rsid w:val="0042361D"/>
     <w:rsid w:val="00423C10"/>
@@ -20633,50 +18560,51 @@
     <w:rsid w:val="00A556DE"/>
     <w:rsid w:val="00A55F77"/>
     <w:rsid w:val="00A60099"/>
     <w:rsid w:val="00A63538"/>
     <w:rsid w:val="00A7094C"/>
     <w:rsid w:val="00A72838"/>
     <w:rsid w:val="00A7444E"/>
     <w:rsid w:val="00A765FA"/>
     <w:rsid w:val="00A80F24"/>
     <w:rsid w:val="00A83561"/>
     <w:rsid w:val="00A83A98"/>
     <w:rsid w:val="00A850B3"/>
     <w:rsid w:val="00A85408"/>
     <w:rsid w:val="00A8571E"/>
     <w:rsid w:val="00A96A55"/>
     <w:rsid w:val="00AA32B0"/>
     <w:rsid w:val="00AA5C85"/>
     <w:rsid w:val="00AB03A8"/>
     <w:rsid w:val="00AB107E"/>
     <w:rsid w:val="00AB1F23"/>
     <w:rsid w:val="00AB451C"/>
     <w:rsid w:val="00AB6785"/>
     <w:rsid w:val="00AB6FA8"/>
     <w:rsid w:val="00AB7174"/>
     <w:rsid w:val="00AC04E8"/>
+    <w:rsid w:val="00AC1BE2"/>
     <w:rsid w:val="00AC418D"/>
     <w:rsid w:val="00AD17BF"/>
     <w:rsid w:val="00AD1F53"/>
     <w:rsid w:val="00AD38EA"/>
     <w:rsid w:val="00AD74BE"/>
     <w:rsid w:val="00AE16DD"/>
     <w:rsid w:val="00AE2876"/>
     <w:rsid w:val="00AE2F72"/>
     <w:rsid w:val="00AE31DB"/>
     <w:rsid w:val="00AE391B"/>
     <w:rsid w:val="00AE6890"/>
     <w:rsid w:val="00AF0A01"/>
     <w:rsid w:val="00AF52C2"/>
     <w:rsid w:val="00B00A78"/>
     <w:rsid w:val="00B01BBE"/>
     <w:rsid w:val="00B02E82"/>
     <w:rsid w:val="00B05679"/>
     <w:rsid w:val="00B07374"/>
     <w:rsid w:val="00B074A4"/>
     <w:rsid w:val="00B07585"/>
     <w:rsid w:val="00B07D60"/>
     <w:rsid w:val="00B102D1"/>
     <w:rsid w:val="00B10EFB"/>
     <w:rsid w:val="00B13F75"/>
     <w:rsid w:val="00B15804"/>
@@ -30381,51 +28309,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2123070294">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openaccess.nl/en/what-is-open-access" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ithenticate.com/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.in.gov.br/materia/-/asset_publisher/Kujrw0TZC2Mb/content/id/39729251/do1-2018-09-05-portaria-n-206-de-4-de-setembro-de-2018-39729135" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crossref.org/services/similarity-check/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc/4.0/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:autor@xxx.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/register" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openaccess.nl/en/what-is-open-access" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crossref.org/services/similarity-check/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.in.gov.br/materia/-/asset_publisher/Kujrw0TZC2Mb/content/id/39729251/do1-2018-09-05-portaria-n-206-de-4-de-setembro-de-2018-39729135" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ithenticate.com/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc/4.0/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:autor@xxx.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crossref.org/services/similarity-check/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/register" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lattes.cnpq.br/00000000000000000" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:autor@xxx.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lattes.cnpq.br/00000000000000000" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:autor@xxx.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lattes.cnpq.br/00000000000000000" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:autor@xxx.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:autor@xxx.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lattes.cnpq.br/00000000000000000" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
@@ -30747,70 +28675,70 @@
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83CB21CC-6095-4492-94F1-73334DB05ED8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>3481</Words>
-  <Characters>18798</Characters>
+  <Words>3478</Words>
+  <Characters>18782</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>156</Lines>
   <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>REAMEC</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Home</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22235</CharactersWithSpaces>
+  <CharactersWithSpaces>22216</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>REAMEC</dc:title>
+  <dc:title>RCU</dc:title>
   <dc:subject/>
-  <dc:creator>REAMEC</dc:creator>
+  <dc:creator>RCU</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>