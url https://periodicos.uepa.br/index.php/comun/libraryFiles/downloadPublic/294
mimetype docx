--- v1 (2026-06-23)
+++ v2 (2026-09-27)
@@ -3377,51 +3377,71 @@
     </w:p>
     <w:p w14:paraId="6202AABA" w14:textId="216466CC" w:rsidR="0093149F" w:rsidRPr="00F31F6B" w:rsidRDefault="0093149F" w:rsidP="003A045A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bitstream Vera Sans" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc305099180"/>
       <w:bookmarkStart w:id="7" w:name="_Toc305099182"/>
       <w:r w:rsidRPr="00F31F6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bitstream Vera Sans" w:hAnsi="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>As citações diretas com, no máximo, três linhas: devem ser inseridas no corpo do texto, contidas entre aspas duplas (“  ”). Exemplo: “Na primeira dessas facetas, levamos em conta as crenças, e, na segunda, os processos metacognitivos do professor de matemáticas” (</w:t>
+        <w:t xml:space="preserve">As citações diretas com, no máximo, três linhas: devem ser inseridas no corpo do texto, contidas entre aspas duplas </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F31F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bitstream Vera Sans" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(“  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F31F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bitstream Vera Sans" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”). Exemplo: “Na primeira dessas facetas, levamos em conta as crenças, e, na segunda, os processos metacognitivos do professor de matemáticas” (</w:t>
       </w:r>
       <w:r w:rsidR="001F5900" w:rsidRPr="00F31F6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bitstream Vera Sans" w:hAnsi="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Godino </w:t>
       </w:r>
       <w:r w:rsidRPr="001F5900">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bitstream Vera Sans" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et al</w:t>
       </w:r>
       <w:r w:rsidRPr="00F31F6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bitstream Vera Sans" w:hAnsi="Times New Roman"/>
           <w:kern w:val="1"/>
@@ -4239,51 +4259,51 @@
         <w:t xml:space="preserve"> – Título da figura 1</w:t>
       </w:r>
       <w:r w:rsidR="00D1016F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="224F8EB5" w14:textId="7FBD87E3" w:rsidR="00D62BFF" w:rsidRPr="00F31F6B" w:rsidRDefault="0078666F" w:rsidP="003A045A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="251304F4" wp14:editId="51BACAC2">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="251304F4" wp14:editId="324FCD5B">
             <wp:extent cx="3124570" cy="1626870"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1363329244" name="Imagem 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1363329244" name="Imagem 1363329244"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="hqprint">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
@@ -8585,89 +8605,205 @@
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D4F0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>AGRADECIMENTOS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C09962" w14:textId="4719E5AB" w:rsidR="00106C95" w:rsidRPr="00714550" w:rsidRDefault="00D40BEE" w:rsidP="003A045A">
+    <w:p w14:paraId="49C09962" w14:textId="4719E5AB" w:rsidR="00106C95" w:rsidRDefault="00D40BEE" w:rsidP="003A045A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">Informar os agradecimentos às pessoas e instituições que contribuíram no desenvolvimento da pesquisa. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A15DFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Informar “</w:t>
+      </w:r>
+      <w:r w:rsidR="00A15DFC" w:rsidRPr="00714550">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Não se aplica.” quando for o caso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F70B5EB" w14:textId="77777777" w:rsidR="00177180" w:rsidRDefault="00177180" w:rsidP="003A045A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EFE9DB2" w14:textId="77777777" w:rsidR="00177180" w:rsidRPr="00B07FA6" w:rsidRDefault="00177180" w:rsidP="00177180">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:kern w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Informar os agradecimentos às pessoas e instituições que contribuíram no desenvolvimento da pesquisa. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B07FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>DECLARAÇÃO DE USO DE INTELIGÊNCIA ARTIFICIAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D52DD40" w14:textId="3CE977F0" w:rsidR="00177180" w:rsidRPr="00714550" w:rsidRDefault="00177180" w:rsidP="003A045A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-        <w:t>Não se aplica.” quando for o caso.</w:t>
+          <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B07FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>Declaramos que utilizamos a(s) ferramenta(s) [nome da(s) ferramenta(s)] na(s) etapa(s) de [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B07FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="EE0000"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>descrever etapa(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B07FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>], com a(s) finalidade(s) de [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B07FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:color w:val="EE0000"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>descrever finalidade(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B07FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>].</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B07FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Todo o conteúdo foi revisado criticamente pelos autores, que assumem integral responsabilidade pelo texto final submetido.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="526A5538" w14:textId="77777777" w:rsidR="00714550" w:rsidRPr="000D4F0B" w:rsidRDefault="00714550" w:rsidP="003A045A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="034B890A" w14:textId="1E0B0728" w:rsidR="000A674B" w:rsidRPr="000D4F0B" w:rsidRDefault="000A674B" w:rsidP="003A045A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D4F0B">
@@ -9584,100 +9720,109 @@
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Licenciado sob a Licença Creative Commons </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidRPr="00E96F88">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>Attribution-NonCommercial 4.0 International (CC BY-NC 4.0)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00E96F88">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00E96F88">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Esta licença permite compartilhar, copiar, redistribuir o manuscrito em qualquer meio ou formato. Além disso, permite adaptar, remixar, transformar e construir sobre o material, desde que seja atribuído o devido crédito de autoria e publicação inicial neste periódico.  </w:t>
+              <w:t xml:space="preserve">Esta licença permite compartilhar, copiar, redistribuir o manuscrito em qualquer meio ou formato. Além disso, permite adaptar, remixar, transformar e construir </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E96F88">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">sobre o material, desde que seja atribuído o devido crédito de autoria e publicação inicial neste periódico.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="612697EA" w14:textId="043158F0" w:rsidR="003B43F9" w:rsidRPr="00E96F88" w:rsidRDefault="001428C6" w:rsidP="001428C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E96F88">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Obs.: Deixar este texto completo como forma de concordar com esta política </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07945670" w14:textId="01F7C520" w:rsidR="003B43F9" w:rsidRPr="00E96F88" w:rsidRDefault="001428C6" w:rsidP="001428C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E96F88">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="195204B7" wp14:editId="7A8B9AC6">
                   <wp:extent cx="962526" cy="336599"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="6350"/>
                   <wp:docPr id="8" name="Imagem 16">
                     <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId15"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="16" name="Imagem 16">
                             <a:hlinkClick r:id="rId15"/>
                           </pic:cNvPr>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId16">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -9767,51 +9912,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="675C64F6" w14:textId="77777777" w:rsidR="00296CA5" w:rsidRPr="00E96F88" w:rsidRDefault="00296CA5" w:rsidP="00296CA5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-PT" w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E96F88">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-PT" w:eastAsia="pt-BR"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Este manuscrito foi submetido a uma verificação de similaridade utilizando o </w:t>
             </w:r>
             <w:r w:rsidRPr="00E96F88">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-PT" w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>software</w:t>
             </w:r>
             <w:r w:rsidRPr="00E96F88">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-PT" w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> de detecção de texto </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
@@ -10177,51 +10321,51 @@
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidR="00A80F24">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A80F24">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D1007FF" wp14:editId="70DFB8A0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D1007FF" wp14:editId="63AB00EF">
                   <wp:extent cx="799668" cy="368935"/>
                   <wp:effectExtent l="0" t="0" r="635" b="0"/>
                   <wp:docPr id="781926309" name="Imagem 3"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 10"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId22" cstate="hqprint">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
@@ -10438,61 +10582,61 @@
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BB6232" w:rsidRPr="00BB6232" w:rsidSect="00621323">
       <w:headerReference w:type="even" r:id="rId23"/>
       <w:headerReference w:type="default" r:id="rId24"/>
       <w:footerReference w:type="even" r:id="rId25"/>
       <w:footerReference w:type="default" r:id="rId26"/>
       <w:headerReference w:type="first" r:id="rId27"/>
       <w:footerReference w:type="first" r:id="rId28"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1476" w:right="1134" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="281BDEBF" w14:textId="77777777" w:rsidR="003E15E9" w:rsidRDefault="003E15E9" w:rsidP="00A071D2">
+    <w:p w14:paraId="7FB73867" w14:textId="77777777" w:rsidR="00931A64" w:rsidRDefault="00931A64" w:rsidP="00A071D2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52E11161" w14:textId="77777777" w:rsidR="003E15E9" w:rsidRDefault="003E15E9" w:rsidP="00A071D2">
+    <w:p w14:paraId="7FAA55FE" w14:textId="77777777" w:rsidR="00931A64" w:rsidRDefault="00931A64" w:rsidP="00A071D2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -10504,77 +10648,92 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="DengXian Light">
+    <w:altName w:val="等线 Light"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bitstream Vera Sans">
     <w:altName w:val="Arial Unicode MS"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian">
+    <w:altName w:val="等线"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="-856890059"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
@@ -10706,86 +10865,87 @@
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>6</w:t>
               </w:r>
             </w:p>
           </w:tc>
           <w:tc>
             <w:tcPr>
               <w:tcW w:w="1259" w:type="dxa"/>
               <w:vMerge w:val="restart"/>
             </w:tcPr>
             <w:p w14:paraId="40237F03" w14:textId="595BFC70" w:rsidR="0089586F" w:rsidRPr="009E7FAF" w:rsidRDefault="0089586F" w:rsidP="0089586F">
               <w:pPr>
                 <w:pStyle w:val="Rodap"/>
                 <w:jc w:val="center"/>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:tc>
         </w:tr>
-        <w:tr w:rsidR="0089586F" w:rsidRPr="00806270" w14:paraId="3E76DC30" w14:textId="77777777" w:rsidTr="0021772D">
+        <w:tr w:rsidR="0089586F" w:rsidRPr="00177180" w14:paraId="3E76DC30" w14:textId="77777777" w:rsidTr="0021772D">
           <w:trPr>
             <w:trHeight w:val="59"/>
           </w:trPr>
           <w:tc>
             <w:tcPr>
               <w:tcW w:w="1545" w:type="dxa"/>
               <w:vMerge/>
             </w:tcPr>
             <w:p w14:paraId="3B75BD8C" w14:textId="77777777" w:rsidR="0089586F" w:rsidRPr="00FD6014" w:rsidRDefault="0089586F" w:rsidP="0089586F">
               <w:pPr>
                 <w:pStyle w:val="Rodap"/>
                 <w:jc w:val="center"/>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:noProof/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:tc>
           <w:tc>
             <w:tcPr>
               <w:tcW w:w="6237" w:type="dxa"/>
               <w:vAlign w:val="bottom"/>
             </w:tcPr>
-            <w:p w14:paraId="2EF565DF" w14:textId="77777777" w:rsidR="0089586F" w:rsidRPr="00FD6014" w:rsidRDefault="0089586F" w:rsidP="0089586F">
+            <w:p w14:paraId="2EF565DF" w14:textId="77777777" w:rsidR="0089586F" w:rsidRPr="00177180" w:rsidRDefault="0089586F" w:rsidP="0089586F">
               <w:pPr>
                 <w:pStyle w:val="Rodap"/>
                 <w:jc w:val="center"/>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
+                  <w:lang w:val="en-US"/>
                 </w:rPr>
               </w:pPr>
               <w:r w:rsidRPr="00FD6014">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:noProof/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B2B566F" wp14:editId="389FB67E">
                     <wp:extent cx="120015" cy="120015"/>
                     <wp:effectExtent l="0" t="0" r="0" b="0"/>
                     <wp:docPr id="1581885828" name="Imagem 1581885828" descr="https://www.rematec.net.br/index/doi-logo.png"/>
                     <wp:cNvGraphicFramePr>
                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                     </wp:cNvGraphicFramePr>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:nvPicPr>
                             <pic:cNvPr id="0" name="Picture 15" descr="https://www.rematec.net.br/index/doi-logo.png"/>
                             <pic:cNvPicPr>
                               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -10801,90 +10961,75 @@
                             </a:blip>
                             <a:srcRect/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr bwMode="auto">
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="145042" cy="145042"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
-              <w:r w:rsidRPr="00FD6014">
+              <w:r w:rsidRPr="00177180">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
+                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
-              <w:r w:rsidRPr="00FD6014">
+              <w:r w:rsidRPr="00177180">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="FF0000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
+                  <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>https://doi.org/</w:t>
+                <w:t xml:space="preserve">https://doi.org/10.69675/RCU.2763-7646xxxxx </w:t>
               </w:r>
-              <w:r w:rsidRPr="00E66334">
-[...17 lines deleted...]
-              <w:r w:rsidRPr="00FD6014">
+              <w:r w:rsidRPr="00177180">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
+                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve">  </w:t>
               </w:r>
               <w:r w:rsidRPr="00FD6014">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:noProof/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6228D544" wp14:editId="538A7535">
                     <wp:extent cx="118412" cy="84258"/>
                     <wp:effectExtent l="0" t="0" r="0" b="0"/>
                     <wp:docPr id="310512388" name="Imagem 310512388" descr="https://www.rematec.net.br/index/issn-logo.png"/>
                     <wp:cNvGraphicFramePr>
                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                     </wp:cNvGraphicFramePr>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:nvPicPr>
                             <pic:cNvPr id="0" name="Picture 20" descr="https://www.rematec.net.br/index/issn-logo.png"/>
                             <pic:cNvPicPr>
@@ -10901,65 +11046,58 @@
                             </a:blip>
                             <a:srcRect/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr bwMode="auto">
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="134683" cy="95836"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
-              <w:r w:rsidRPr="00FD6014">
+              <w:r w:rsidRPr="00177180">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
+                  <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-                <w:t>2763-7646</w:t>
+                <w:t xml:space="preserve"> 2763-7646</w:t>
               </w:r>
             </w:p>
           </w:tc>
           <w:tc>
             <w:tcPr>
               <w:tcW w:w="1259" w:type="dxa"/>
               <w:vMerge/>
             </w:tcPr>
             <w:p w14:paraId="1751F6D4" w14:textId="77777777" w:rsidR="0089586F" w:rsidRPr="00FD6014" w:rsidRDefault="0089586F" w:rsidP="0089586F">
               <w:pPr>
                 <w:pStyle w:val="Rodap"/>
                 <w:jc w:val="center"/>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:noProof/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:tc>
         </w:tr>
       </w:tbl>
       <w:p w14:paraId="11E064D0" w14:textId="18C8D83B" w:rsidR="00503DBF" w:rsidRPr="00806270" w:rsidRDefault="00503DBF" w:rsidP="0089586F">
@@ -11167,86 +11305,87 @@
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>6</w:t>
               </w:r>
             </w:p>
           </w:tc>
           <w:tc>
             <w:tcPr>
               <w:tcW w:w="1259" w:type="dxa"/>
               <w:vMerge w:val="restart"/>
             </w:tcPr>
             <w:p w14:paraId="6C2FB6AA" w14:textId="0D4B2815" w:rsidR="0004268E" w:rsidRPr="009E7FAF" w:rsidRDefault="0004268E" w:rsidP="0004268E">
               <w:pPr>
                 <w:pStyle w:val="Rodap"/>
                 <w:jc w:val="center"/>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:tc>
         </w:tr>
-        <w:tr w:rsidR="0004268E" w:rsidRPr="00806270" w14:paraId="5F108C88" w14:textId="7D7F8AFE" w:rsidTr="0004268E">
+        <w:tr w:rsidR="0004268E" w:rsidRPr="00177180" w14:paraId="5F108C88" w14:textId="7D7F8AFE" w:rsidTr="0004268E">
           <w:trPr>
             <w:trHeight w:val="59"/>
           </w:trPr>
           <w:tc>
             <w:tcPr>
               <w:tcW w:w="1545" w:type="dxa"/>
               <w:vMerge/>
             </w:tcPr>
             <w:p w14:paraId="7D353332" w14:textId="77777777" w:rsidR="0004268E" w:rsidRPr="00FD6014" w:rsidRDefault="0004268E" w:rsidP="00E27FB5">
               <w:pPr>
                 <w:pStyle w:val="Rodap"/>
                 <w:jc w:val="center"/>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:noProof/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:tc>
           <w:tc>
             <w:tcPr>
               <w:tcW w:w="6237" w:type="dxa"/>
               <w:vAlign w:val="bottom"/>
             </w:tcPr>
-            <w:p w14:paraId="606A0A0D" w14:textId="0A1FB37B" w:rsidR="0004268E" w:rsidRPr="00FD6014" w:rsidRDefault="0004268E" w:rsidP="00E27FB5">
+            <w:p w14:paraId="606A0A0D" w14:textId="0A1FB37B" w:rsidR="0004268E" w:rsidRPr="00177180" w:rsidRDefault="0004268E" w:rsidP="00E27FB5">
               <w:pPr>
                 <w:pStyle w:val="Rodap"/>
                 <w:jc w:val="center"/>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
+                  <w:lang w:val="en-US"/>
                 </w:rPr>
               </w:pPr>
               <w:r w:rsidRPr="00FD6014">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:noProof/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="18EC2842" wp14:editId="36D12034">
                     <wp:extent cx="120015" cy="120015"/>
                     <wp:effectExtent l="0" t="0" r="0" b="0"/>
                     <wp:docPr id="576798612" name="Imagem 576798612" descr="https://www.rematec.net.br/index/doi-logo.png"/>
                     <wp:cNvGraphicFramePr>
                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                     </wp:cNvGraphicFramePr>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:nvPicPr>
                             <pic:cNvPr id="0" name="Picture 15" descr="https://www.rematec.net.br/index/doi-logo.png"/>
                             <pic:cNvPicPr>
                               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -11262,90 +11401,75 @@
                             </a:blip>
                             <a:srcRect/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr bwMode="auto">
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="145042" cy="145042"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
-              <w:r w:rsidRPr="00FD6014">
+              <w:r w:rsidRPr="00177180">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
+                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
-              <w:r w:rsidRPr="00FD6014">
+              <w:r w:rsidRPr="00177180">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="FF0000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
+                  <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>https://doi.org/</w:t>
+                <w:t xml:space="preserve">https://doi.org/10.69675/RCU.2763-7646xxxxx </w:t>
               </w:r>
-              <w:r w:rsidRPr="00E66334">
-[...17 lines deleted...]
-              <w:r w:rsidRPr="00FD6014">
+              <w:r w:rsidRPr="00177180">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
+                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve">  </w:t>
               </w:r>
               <w:r w:rsidRPr="00FD6014">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:noProof/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0FCD3586" wp14:editId="4E8B05DC">
                     <wp:extent cx="118412" cy="84258"/>
                     <wp:effectExtent l="0" t="0" r="0" b="0"/>
                     <wp:docPr id="254388342" name="Imagem 254388342" descr="https://www.rematec.net.br/index/issn-logo.png"/>
                     <wp:cNvGraphicFramePr>
                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                     </wp:cNvGraphicFramePr>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:nvPicPr>
                             <pic:cNvPr id="0" name="Picture 20" descr="https://www.rematec.net.br/index/issn-logo.png"/>
                             <pic:cNvPicPr>
@@ -11362,65 +11486,58 @@
                             </a:blip>
                             <a:srcRect/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr bwMode="auto">
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="134683" cy="95836"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
-              <w:r w:rsidRPr="00FD6014">
+              <w:r w:rsidRPr="00177180">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
+                  <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-                <w:t>2763-7646</w:t>
+                <w:t xml:space="preserve"> 2763-7646</w:t>
               </w:r>
             </w:p>
           </w:tc>
           <w:tc>
             <w:tcPr>
               <w:tcW w:w="1259" w:type="dxa"/>
               <w:vMerge/>
             </w:tcPr>
             <w:p w14:paraId="21044091" w14:textId="77777777" w:rsidR="0004268E" w:rsidRPr="00FD6014" w:rsidRDefault="0004268E" w:rsidP="00E27FB5">
               <w:pPr>
                 <w:pStyle w:val="Rodap"/>
                 <w:jc w:val="center"/>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:noProof/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:tc>
         </w:tr>
       </w:tbl>
       <w:p w14:paraId="6D7DE78C" w14:textId="0DA24D80" w:rsidR="00B05679" w:rsidRPr="00806270" w:rsidRDefault="00B05679" w:rsidP="00B05679">
@@ -11622,86 +11739,87 @@
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>6</w:t>
               </w:r>
             </w:p>
           </w:tc>
           <w:tc>
             <w:tcPr>
               <w:tcW w:w="1259" w:type="dxa"/>
               <w:vMerge w:val="restart"/>
             </w:tcPr>
             <w:p w14:paraId="4152E105" w14:textId="00A3C1D6" w:rsidR="00D24E22" w:rsidRPr="009E7FAF" w:rsidRDefault="00D24E22" w:rsidP="00D24E22">
               <w:pPr>
                 <w:pStyle w:val="Rodap"/>
                 <w:jc w:val="center"/>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:tc>
         </w:tr>
-        <w:tr w:rsidR="00D24E22" w:rsidRPr="00806270" w14:paraId="7EC26DD5" w14:textId="77777777" w:rsidTr="003A312D">
+        <w:tr w:rsidR="00D24E22" w:rsidRPr="00177180" w14:paraId="7EC26DD5" w14:textId="77777777" w:rsidTr="003A312D">
           <w:trPr>
             <w:trHeight w:val="59"/>
           </w:trPr>
           <w:tc>
             <w:tcPr>
               <w:tcW w:w="1545" w:type="dxa"/>
               <w:vMerge/>
             </w:tcPr>
             <w:p w14:paraId="4F43C273" w14:textId="77777777" w:rsidR="00D24E22" w:rsidRPr="00FD6014" w:rsidRDefault="00D24E22" w:rsidP="00D24E22">
               <w:pPr>
                 <w:pStyle w:val="Rodap"/>
                 <w:jc w:val="center"/>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:noProof/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:tc>
           <w:tc>
             <w:tcPr>
               <w:tcW w:w="6237" w:type="dxa"/>
               <w:vAlign w:val="bottom"/>
             </w:tcPr>
-            <w:p w14:paraId="75879695" w14:textId="77777777" w:rsidR="00D24E22" w:rsidRPr="00FD6014" w:rsidRDefault="00D24E22" w:rsidP="00D24E22">
+            <w:p w14:paraId="75879695" w14:textId="77777777" w:rsidR="00D24E22" w:rsidRPr="00177180" w:rsidRDefault="00D24E22" w:rsidP="00D24E22">
               <w:pPr>
                 <w:pStyle w:val="Rodap"/>
                 <w:jc w:val="center"/>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
+                  <w:lang w:val="en-US"/>
                 </w:rPr>
               </w:pPr>
               <w:r w:rsidRPr="00FD6014">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:noProof/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0765F3B3" wp14:editId="6D42BC6B">
                     <wp:extent cx="120015" cy="120015"/>
                     <wp:effectExtent l="0" t="0" r="0" b="0"/>
                     <wp:docPr id="504510008" name="Imagem 504510008" descr="https://www.rematec.net.br/index/doi-logo.png"/>
                     <wp:cNvGraphicFramePr>
                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                     </wp:cNvGraphicFramePr>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:nvPicPr>
                             <pic:cNvPr id="0" name="Picture 15" descr="https://www.rematec.net.br/index/doi-logo.png"/>
                             <pic:cNvPicPr>
                               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -11717,90 +11835,75 @@
                             </a:blip>
                             <a:srcRect/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr bwMode="auto">
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="145042" cy="145042"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
-              <w:r w:rsidRPr="00FD6014">
+              <w:r w:rsidRPr="00177180">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
+                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
-              <w:r w:rsidRPr="00FD6014">
+              <w:r w:rsidRPr="00177180">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="FF0000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
+                  <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>https://doi.org/</w:t>
+                <w:t xml:space="preserve">https://doi.org/10.69675/RCU.2763-7646xxxxx </w:t>
               </w:r>
-              <w:r w:rsidRPr="00E66334">
-[...17 lines deleted...]
-              <w:r w:rsidRPr="00FD6014">
+              <w:r w:rsidRPr="00177180">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
+                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve">  </w:t>
               </w:r>
               <w:r w:rsidRPr="00FD6014">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:noProof/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34433D06" wp14:editId="1288D53E">
                     <wp:extent cx="118412" cy="84258"/>
                     <wp:effectExtent l="0" t="0" r="0" b="0"/>
                     <wp:docPr id="167849301" name="Imagem 167849301" descr="https://www.rematec.net.br/index/issn-logo.png"/>
                     <wp:cNvGraphicFramePr>
                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                     </wp:cNvGraphicFramePr>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:nvPicPr>
                             <pic:cNvPr id="0" name="Picture 20" descr="https://www.rematec.net.br/index/issn-logo.png"/>
                             <pic:cNvPicPr>
@@ -11817,123 +11920,119 @@
                             </a:blip>
                             <a:srcRect/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr bwMode="auto">
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="134683" cy="95836"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
-              <w:r w:rsidRPr="00FD6014">
+              <w:r w:rsidRPr="00177180">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
+                  <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-                <w:t>2763-7646</w:t>
+                <w:t xml:space="preserve"> 2763-7646</w:t>
               </w:r>
             </w:p>
           </w:tc>
           <w:tc>
             <w:tcPr>
               <w:tcW w:w="1259" w:type="dxa"/>
               <w:vMerge/>
             </w:tcPr>
             <w:p w14:paraId="6DA8C60A" w14:textId="77777777" w:rsidR="00D24E22" w:rsidRPr="00FD6014" w:rsidRDefault="00D24E22" w:rsidP="00D24E22">
               <w:pPr>
                 <w:pStyle w:val="Rodap"/>
                 <w:jc w:val="center"/>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:noProof/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:tc>
         </w:tr>
       </w:tbl>
       <w:p w14:paraId="1E957FA2" w14:textId="58C07739" w:rsidR="00B05679" w:rsidRPr="00806270" w:rsidRDefault="00D24E22" w:rsidP="00D24E22">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:tabs>
             <w:tab w:val="left" w:pos="3900"/>
             <w:tab w:val="right" w:pos="9071"/>
           </w:tabs>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
-        <w:r>
+        <w:r w:rsidRPr="00177180">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00177180">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00177180">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00B05679" w:rsidRPr="00806270">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00B05679" w:rsidRPr="00806270">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidR="00B05679" w:rsidRPr="00806270">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
@@ -11943,61 +12042,61 @@
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="00B05679" w:rsidRPr="00806270">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3519FA34" w14:textId="77777777" w:rsidR="003E15E9" w:rsidRDefault="003E15E9" w:rsidP="00A071D2">
+    <w:p w14:paraId="3159CB47" w14:textId="77777777" w:rsidR="00931A64" w:rsidRDefault="00931A64" w:rsidP="00A071D2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65B8A3F5" w14:textId="77777777" w:rsidR="003E15E9" w:rsidRDefault="003E15E9" w:rsidP="00A071D2">
+    <w:p w14:paraId="6E786613" w14:textId="77777777" w:rsidR="00931A64" w:rsidRDefault="00931A64" w:rsidP="00A071D2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="4A1328E2" w14:textId="25D5A178" w:rsidR="00D94D34" w:rsidRDefault="00813800" w:rsidP="00D94D34">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64D19">
         <w:rPr>
@@ -12489,61 +12588,72 @@
         <w:tcPr>
           <w:tcW w:w="5000" w:type="pct"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="009785"/>
           </w:tcBorders>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="1B9116E8" w14:textId="0FF7E7ED" w:rsidR="00A369D3" w:rsidRPr="00196135" w:rsidRDefault="00981B94" w:rsidP="009439A9">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:contextualSpacing/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:i/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00196135">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:i/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>Título em português (idioma principal) (máximo de 12 palavras)</w:t>
+            <w:t xml:space="preserve">Título em português (idioma principal) (máximo de 12 </w:t>
+          </w:r>
+          <w:proofErr w:type="gramStart"/>
+          <w:r w:rsidRPr="00196135">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>palavras)</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:i/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>...</w:t>
           </w:r>
+          <w:proofErr w:type="gramEnd"/>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="761D88AC" w14:textId="77777777" w:rsidR="00196135" w:rsidRDefault="00196135" w:rsidP="00BB6232">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabelacomgrade"/>
       <w:tblW w:w="5082" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="0A8F17"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13111,79 +13221,79 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1046" type="#_x0000_t75" style="width:168.75pt;height:168.75pt;visibility:visible" o:bullet="t">
+      <v:shape id="_x0000_i1101" type="#_x0000_t75" style="width:168.75pt;height:168.75pt;visibility:visible" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="1">
     <w:pict>
-      <v:shape id="_x0000_i1047" type="#_x0000_t75" style="width:12pt;height:12pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1102" type="#_x0000_t75" style="width:12pt;height:12pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId2" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="2">
     <w:pict>
-      <v:shape id="_x0000_i1048" type="#_x0000_t75" style="width:12pt;height:12pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1103" type="#_x0000_t75" style="width:12pt;height:12pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId3" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="3">
     <w:pict>
-      <v:shape id="_x0000_i1049" type="#_x0000_t75" alt="Atribuição do Digital Object Identifier (DOI) nas Teses e Dissertações |  Bibliotecas" style="width:900pt;height:900pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1104" type="#_x0000_t75" alt="Atribuição do Digital Object Identifier (DOI) nas Teses e Dissertações |  Bibliotecas" style="width:900pt;height:900pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId4" o:title="Atribuição do Digital Object Identifier (DOI) nas Teses e Dissertações |  Bibliotecas"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="4">
     <w:pict>
-      <v:shape id="_x0000_i1050" type="#_x0000_t75" style="width:168.75pt;height:168.75pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1105" type="#_x0000_t75" style="width:168.75pt;height:168.75pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId5" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03DE7FF5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8F24FD00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -17839,50 +17949,51 @@
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1239439767">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1486360883">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="899176851">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="206525614">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1253776961">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="9262327">
     <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A071D2"/>
@@ -17892,50 +18003,51 @@
     <w:rsid w:val="00002B30"/>
     <w:rsid w:val="000045AA"/>
     <w:rsid w:val="00006784"/>
     <w:rsid w:val="000104A1"/>
     <w:rsid w:val="00014709"/>
     <w:rsid w:val="00017976"/>
     <w:rsid w:val="00022AF0"/>
     <w:rsid w:val="0002706D"/>
     <w:rsid w:val="0002738C"/>
     <w:rsid w:val="000276AD"/>
     <w:rsid w:val="00030B14"/>
     <w:rsid w:val="0003170A"/>
     <w:rsid w:val="00034066"/>
     <w:rsid w:val="00034A38"/>
     <w:rsid w:val="000378C1"/>
     <w:rsid w:val="000409FD"/>
     <w:rsid w:val="00040D25"/>
     <w:rsid w:val="000410F9"/>
     <w:rsid w:val="0004216D"/>
     <w:rsid w:val="0004268E"/>
     <w:rsid w:val="00045614"/>
     <w:rsid w:val="000469D9"/>
     <w:rsid w:val="00046ABA"/>
     <w:rsid w:val="00051444"/>
     <w:rsid w:val="00052E71"/>
+    <w:rsid w:val="00053113"/>
     <w:rsid w:val="00053B6B"/>
     <w:rsid w:val="0006066C"/>
     <w:rsid w:val="00070BE2"/>
     <w:rsid w:val="000744D3"/>
     <w:rsid w:val="00077BFB"/>
     <w:rsid w:val="000801CB"/>
     <w:rsid w:val="00080DF0"/>
     <w:rsid w:val="00082CC2"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="00097ABB"/>
     <w:rsid w:val="000A1FD9"/>
     <w:rsid w:val="000A2FA2"/>
     <w:rsid w:val="000A674B"/>
     <w:rsid w:val="000B2C28"/>
     <w:rsid w:val="000B33CE"/>
     <w:rsid w:val="000B383F"/>
     <w:rsid w:val="000B4558"/>
     <w:rsid w:val="000C0EC9"/>
     <w:rsid w:val="000C1B4F"/>
     <w:rsid w:val="000C2606"/>
     <w:rsid w:val="000C2F36"/>
     <w:rsid w:val="000C40FA"/>
     <w:rsid w:val="000C74EA"/>
     <w:rsid w:val="000C789D"/>
     <w:rsid w:val="000C7929"/>
@@ -17965,50 +18077,51 @@
     <w:rsid w:val="00136FB2"/>
     <w:rsid w:val="001375ED"/>
     <w:rsid w:val="001378CA"/>
     <w:rsid w:val="00140A95"/>
     <w:rsid w:val="001428C6"/>
     <w:rsid w:val="0014303A"/>
     <w:rsid w:val="00144D51"/>
     <w:rsid w:val="00147002"/>
     <w:rsid w:val="00147327"/>
     <w:rsid w:val="001526A5"/>
     <w:rsid w:val="00154229"/>
     <w:rsid w:val="001545AE"/>
     <w:rsid w:val="0015497F"/>
     <w:rsid w:val="0016057D"/>
     <w:rsid w:val="001621C1"/>
     <w:rsid w:val="00163D62"/>
     <w:rsid w:val="00163FB5"/>
     <w:rsid w:val="00165682"/>
     <w:rsid w:val="0016621E"/>
     <w:rsid w:val="00166F5E"/>
     <w:rsid w:val="00167605"/>
     <w:rsid w:val="00173ACB"/>
     <w:rsid w:val="00174FAE"/>
     <w:rsid w:val="00175318"/>
     <w:rsid w:val="001770B2"/>
+    <w:rsid w:val="00177180"/>
     <w:rsid w:val="0017725C"/>
     <w:rsid w:val="00180246"/>
     <w:rsid w:val="001878C5"/>
     <w:rsid w:val="00187F59"/>
     <w:rsid w:val="001905D2"/>
     <w:rsid w:val="0019134C"/>
     <w:rsid w:val="00196135"/>
     <w:rsid w:val="001A0016"/>
     <w:rsid w:val="001A2598"/>
     <w:rsid w:val="001B03F3"/>
     <w:rsid w:val="001B1AB4"/>
     <w:rsid w:val="001B72DB"/>
     <w:rsid w:val="001B7709"/>
     <w:rsid w:val="001C092E"/>
     <w:rsid w:val="001C685E"/>
     <w:rsid w:val="001D0842"/>
     <w:rsid w:val="001D0F6D"/>
     <w:rsid w:val="001E05CC"/>
     <w:rsid w:val="001E095D"/>
     <w:rsid w:val="001E1C57"/>
     <w:rsid w:val="001E406E"/>
     <w:rsid w:val="001E66BA"/>
     <w:rsid w:val="001F07E3"/>
     <w:rsid w:val="001F1792"/>
     <w:rsid w:val="001F3025"/>
@@ -18456,50 +18569,51 @@
     <w:rsid w:val="008D7144"/>
     <w:rsid w:val="008E18E4"/>
     <w:rsid w:val="008E3E26"/>
     <w:rsid w:val="008E4DF8"/>
     <w:rsid w:val="008E6DDE"/>
     <w:rsid w:val="008F2A66"/>
     <w:rsid w:val="008F2AF9"/>
     <w:rsid w:val="008F5D0D"/>
     <w:rsid w:val="008F60D4"/>
     <w:rsid w:val="008F77AE"/>
     <w:rsid w:val="00901F6C"/>
     <w:rsid w:val="009036C1"/>
     <w:rsid w:val="009066B1"/>
     <w:rsid w:val="00910DD4"/>
     <w:rsid w:val="00911F40"/>
     <w:rsid w:val="00912F0F"/>
     <w:rsid w:val="00916EC8"/>
     <w:rsid w:val="00917208"/>
     <w:rsid w:val="009177E0"/>
     <w:rsid w:val="00917A6F"/>
     <w:rsid w:val="00917E37"/>
     <w:rsid w:val="00920DF5"/>
     <w:rsid w:val="00920FE1"/>
     <w:rsid w:val="00925265"/>
     <w:rsid w:val="0093149F"/>
+    <w:rsid w:val="00931A64"/>
     <w:rsid w:val="00941934"/>
     <w:rsid w:val="00942D66"/>
     <w:rsid w:val="00943854"/>
     <w:rsid w:val="009439A9"/>
     <w:rsid w:val="009440E6"/>
     <w:rsid w:val="00944A8C"/>
     <w:rsid w:val="00953323"/>
     <w:rsid w:val="00954F02"/>
     <w:rsid w:val="009576D6"/>
     <w:rsid w:val="00960377"/>
     <w:rsid w:val="009605CF"/>
     <w:rsid w:val="00962005"/>
     <w:rsid w:val="0096313D"/>
     <w:rsid w:val="00965D92"/>
     <w:rsid w:val="00970792"/>
     <w:rsid w:val="00970DA2"/>
     <w:rsid w:val="0097102C"/>
     <w:rsid w:val="00971D3D"/>
     <w:rsid w:val="009720E0"/>
     <w:rsid w:val="009737A0"/>
     <w:rsid w:val="0097393D"/>
     <w:rsid w:val="00974967"/>
     <w:rsid w:val="0098025A"/>
     <w:rsid w:val="00981B94"/>
     <w:rsid w:val="00983391"/>
@@ -18911,51 +19025,51 @@
     <w:rsid w:val="00FB4976"/>
     <w:rsid w:val="00FC003D"/>
     <w:rsid w:val="00FD1605"/>
     <w:rsid w:val="00FD1E8F"/>
     <w:rsid w:val="00FD3ABF"/>
     <w:rsid w:val="00FD6014"/>
     <w:rsid w:val="00FE0BD3"/>
     <w:rsid w:val="00FE7914"/>
     <w:rsid w:val="00FF18BA"/>
     <w:rsid w:val="00FF24A4"/>
     <w:rsid w:val="00FF591E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="pt-BR"/>
+  <w:themeFontLang w:val="pt-BR" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2237AB30"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{26788076-4895-4189-92E1-0D97737A1BD9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
@@ -28675,70 +28789,70 @@
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83CB21CC-6095-4492-94F1-73334DB05ED8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>3478</Words>
-  <Characters>18782</Characters>
+  <Words>3530</Words>
+  <Characters>19064</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>156</Lines>
-  <Paragraphs>44</Paragraphs>
+  <Lines>158</Lines>
+  <Paragraphs>45</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>REAMEC</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Home</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22216</CharactersWithSpaces>
+  <CharactersWithSpaces>22549</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>RCU</dc:title>
   <dc:subject/>
   <dc:creator>RCU</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>